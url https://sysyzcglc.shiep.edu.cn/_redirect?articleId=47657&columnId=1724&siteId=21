--- v1 (2026-02-20)
+++ v2 (2026-08-24)
@@ -1,3428 +1,3545 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="35F4DA9F">
+    <w:p w14:paraId="35F4DA9F" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:afterLines="30" w:line="480" w:lineRule="exact"/>
-        <w:ind w:left="-567" w:leftChars="-270" w:right="-1226" w:rightChars="-584" w:firstLine="4935" w:firstLineChars="2350"/>
+        <w:spacing w:afterLines="30" w:after="72" w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="-270" w:left="-567" w:rightChars="-584" w:right="-1226" w:firstLineChars="2350" w:firstLine="4935"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:cs="宋体"/>
+          <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>申购单号：            流水号：</w:t>
+        <w:t>申购单号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>流水号：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AF36582">
+    <w:p w14:paraId="6AF36582" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00000000">
       <w:pPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc43290450"/>
       <w:bookmarkStart w:id="1" w:name="_Toc77846242"/>
       <w:bookmarkStart w:id="2" w:name="_Toc43290505"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:cs="宋体"/>
+          <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>上海电力大学仪器设备（服务）申购报告</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="7BBB64F0">
+    <w:p w14:paraId="7BBB64F0" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:beforeLines="50" w:afterLines="50"/>
-        <w:ind w:right="-1048" w:rightChars="-499" w:firstLine="3990" w:firstLineChars="1900"/>
+        <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120"/>
+        <w:ind w:rightChars="-499" w:right="-1048" w:firstLineChars="1900" w:firstLine="3990"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:cs="宋体"/>
+          <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>提示：请注意经费本的资金使用范围是否包括设备购置！</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="16"/>
         <w:tblW w:w="9987" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...4 lines deleted...]
-        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1209"/>
         <w:gridCol w:w="1307"/>
         <w:gridCol w:w="1312"/>
         <w:gridCol w:w="1273"/>
         <w:gridCol w:w="2206"/>
         <w:gridCol w:w="2680"/>
       </w:tblGrid>
-      <w:tr w14:paraId="4A2D6316">
-[...9 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00CA66D5" w14:paraId="4A2D6316" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="567" w:hRule="exact"/>
+          <w:trHeight w:hRule="exact" w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2516" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21C25CB5">
-[...10 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:cs="宋体"/>
+          <w:p w14:paraId="21C25CB5" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>申购部门</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2585" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A117FE0">
+          <w:p w14:paraId="5A117FE0" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2206" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A022136">
-[...11 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:cs="宋体"/>
+          <w:p w14:paraId="0A022136" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:leftChars="-51" w:left="-107" w:rightChars="-51" w:right="-107"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>资金来源及编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="413442E4">
-[...1 lines deleted...]
-              <w:ind w:left="-107" w:leftChars="-51" w:right="-141" w:rightChars="-67"/>
+          <w:p w14:paraId="413442E4" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
+            <w:pPr>
+              <w:ind w:leftChars="-51" w:left="-107" w:rightChars="-67" w:right="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="6A099E2F">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00CA66D5" w14:paraId="6A099E2F" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="567" w:hRule="exact"/>
+          <w:trHeight w:hRule="exact" w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2516" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D5CCCD5">
-[...10 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:cs="宋体"/>
+          <w:p w14:paraId="6D5CCCD5" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>申购项目名称</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2585" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F56DC24">
+          <w:p w14:paraId="1F56DC24" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2206" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1456E508">
-[...10 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:cs="宋体"/>
+          <w:p w14:paraId="1456E508" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>项目金额（元）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13A009ED">
+          <w:p w14:paraId="13A009ED" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="2F27B1BF">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00CA66D5" w14:paraId="2F27B1BF" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="5967" w:hRule="atLeast"/>
+          <w:trHeight w:val="5967"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1209" w:type="dxa"/>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1AB84E6B">
+          <w:p w14:paraId="1AB84E6B" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:cs="宋体"/>
-[...3 lines deleted...]
-              <w:t>申 购 原 因</w:t>
+                <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>申</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>购</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>原</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>因</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8778" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06BE0F6E">
-[...125 lines deleted...]
-                <w:lang w:eastAsia="zh-CN"/>
+          <w:p w14:paraId="06BE0F6E" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E677487" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="218B1572" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C46EFEF" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="09683090" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E0E5CDD" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="739DC4E6" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57886F9F" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4181C86C" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="144A102E" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6CEE2704" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1440EC97" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:firstLineChars="2005" w:firstLine="4812"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="仿宋" w:eastAsia="仿宋" w:hAnsi="仿宋" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="仿宋" w:eastAsia="仿宋" w:hAnsi="仿宋" w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>项目负责人：</w:t>
             </w:r>
-            <w:bookmarkStart w:id="14" w:name="_GoBack"/>
-[...14 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="宋体"/>
+          </w:p>
+          <w:p w14:paraId="2896752F" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:firstLineChars="2005" w:firstLine="4812"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="仿宋" w:eastAsia="仿宋" w:hAnsi="仿宋" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="仿宋" w:eastAsia="仿宋" w:hAnsi="仿宋" w:cs="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>申购人签名：</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6AA66B18">
-[...11 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="宋体"/>
+          <w:p w14:paraId="6AA66B18" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:firstLineChars="1950" w:firstLine="4680"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="仿宋" w:eastAsia="仿宋" w:hAnsi="仿宋" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="仿宋" w:eastAsia="仿宋" w:hAnsi="仿宋" w:cs="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>（部门盖章）</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4EF9F778">
-[...11 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="宋体"/>
+          <w:p w14:paraId="4EF9F778" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:firstLineChars="2050" w:firstLine="4920"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="仿宋" w:eastAsia="仿宋" w:hAnsi="仿宋" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="仿宋" w:eastAsia="仿宋" w:hAnsi="仿宋" w:cs="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>联系方式：</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0259C3E2">
-[...11 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="宋体"/>
+          <w:p w14:paraId="0259C3E2" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:firstLineChars="2050" w:firstLine="4920"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="仿宋" w:eastAsia="仿宋" w:hAnsi="仿宋" w:cs="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>填写日期：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="1E959357">
-[...9 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00CA66D5" w14:paraId="1E959357" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="1397" w:hRule="atLeast"/>
+          <w:trHeight w:val="1397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76F72CC9">
-[...10 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:cs="宋体"/>
+          <w:p w14:paraId="76F72CC9" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>二级学院、部、处</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52613EF8">
-[...14 lines deleted...]
-              <w:t>领 导 意 见</w:t>
+          <w:p w14:paraId="52613EF8" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>领</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>导</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>意</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>见</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6159" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F62A8FF">
-[...41 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="宋体"/>
+          <w:p w14:paraId="1F62A8FF" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="仿宋" w:eastAsia="仿宋" w:hAnsi="仿宋" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4FFE8B7C" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="仿宋" w:eastAsia="仿宋" w:hAnsi="仿宋" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="35862000" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="仿宋" w:eastAsia="仿宋" w:hAnsi="仿宋" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="599D8728" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:firstLineChars="1100" w:firstLine="2640"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="仿宋" w:eastAsia="仿宋" w:hAnsi="仿宋" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="仿宋" w:eastAsia="仿宋" w:hAnsi="仿宋" w:cs="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>签字：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="6350A6B9">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00CA66D5" w14:paraId="6350A6B9" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="1075" w:hRule="atLeast"/>
+          <w:trHeight w:val="1075"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B3505DA">
-[...10 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:cs="宋体"/>
+          <w:p w14:paraId="1B3505DA" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>相关职能部门</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4648585D">
+          <w:p w14:paraId="4648585D" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="357"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:cs="宋体"/>
-[...3 lines deleted...]
-              <w:t>领 导 意 见</w:t>
+                <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>领</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>导</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>意</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>见</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6159" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DA22875">
-[...41 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="宋体"/>
+          <w:p w14:paraId="6DA22875" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="仿宋" w:eastAsia="仿宋" w:hAnsi="仿宋" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0BC16D27" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="仿宋" w:eastAsia="仿宋" w:hAnsi="仿宋" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4371D81E" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="仿宋" w:eastAsia="仿宋" w:hAnsi="仿宋" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A2601A4" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:firstLineChars="1100" w:firstLine="2640"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="仿宋" w:eastAsia="仿宋" w:hAnsi="仿宋" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="仿宋" w:eastAsia="仿宋" w:hAnsi="仿宋" w:cs="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>签字：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="28C4BB90">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00CA66D5" w14:paraId="28C4BB90" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="1228" w:hRule="atLeast"/>
+          <w:trHeight w:val="1228"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14CED936">
+          <w:p w14:paraId="14CED936" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:cs="宋体"/>
+                <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>实验室与资产管理处</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61079FC7">
-[...14 lines deleted...]
-              <w:t>处 长 意 见</w:t>
+          <w:p w14:paraId="61079FC7" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>处</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>长</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>意</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>见</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6159" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E18B1CD">
-[...41 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="宋体"/>
+          <w:p w14:paraId="0E18B1CD" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="仿宋" w:eastAsia="仿宋" w:hAnsi="仿宋" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42823B99" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="仿宋" w:eastAsia="仿宋" w:hAnsi="仿宋" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4EA7BD8F" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="仿宋" w:eastAsia="仿宋" w:hAnsi="仿宋" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="406C44D1" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:firstLineChars="1100" w:firstLine="2640"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="仿宋" w:eastAsia="仿宋" w:hAnsi="仿宋" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="仿宋" w:eastAsia="仿宋" w:hAnsi="仿宋" w:cs="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>签字：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="25C7DCF5">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00CA66D5" w14:paraId="25C7DCF5" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="1227" w:hRule="atLeast"/>
+          <w:trHeight w:val="1227"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70F8F27E">
+          <w:p w14:paraId="70F8F27E" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:cs="宋体"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="543DF090">
+                <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>申</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>购</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>部</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>门</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="543DF090" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:cs="宋体"/>
-[...28 lines deleted...]
-                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+                <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>分管校领导意见</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EBF4A42" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="仿宋" w:eastAsia="仿宋" w:hAnsi="仿宋" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="仿宋" w:eastAsia="仿宋" w:hAnsi="仿宋" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>（项目金额20万元以上</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6AF82192">
-[...12 lines deleted...]
-                <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="80"/>
+          <w:p w14:paraId="6AF82192" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="仿宋" w:eastAsia="仿宋" w:hAnsi="仿宋" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="仿宋" w:eastAsia="仿宋" w:hAnsi="仿宋" w:cs="宋体" w:hint="eastAsia"/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>或入围项目）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6159" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4504264B">
-[...41 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:ascii="仿宋" w:hAnsi="仿宋" w:eastAsia="仿宋" w:cs="宋体"/>
+          <w:p w14:paraId="4504264B" w14:textId="7EE95B00" w:rsidR="00CA66D5" w:rsidRDefault="00D55FD1" w:rsidP="00D55FD1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="仿宋" w:eastAsia="仿宋" w:hAnsi="仿宋" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D55FD1">
+              <w:rPr>
+                <w:rFonts w:ascii="仿宋" w:eastAsia="仿宋" w:hAnsi="仿宋" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>（校领导已在立项材料签字的项目，此处可不填。）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="700D8CB3" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="仿宋" w:eastAsia="仿宋" w:hAnsi="仿宋" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="306AB270" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="仿宋" w:eastAsia="仿宋" w:hAnsi="仿宋" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="155BFB02" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:firstLineChars="1100" w:firstLine="2640"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="仿宋" w:eastAsia="仿宋" w:hAnsi="仿宋" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="仿宋" w:eastAsia="仿宋" w:hAnsi="仿宋" w:cs="宋体" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>签字：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1909BC1F">
+    <w:p w14:paraId="1909BC1F" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:spacing w:line="480" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:sectPr>
-          <w:footerReference r:id="rId3" w:type="default"/>
+        <w:sectPr w:rsidR="00CA66D5">
+          <w:footerReference w:type="default" r:id="rId7"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1134" w:right="1797" w:bottom="1418" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
-          <w:cols w:space="425" w:num="1"/>
-          <w:docGrid w:linePitch="312" w:charSpace="0"/>
+          <w:cols w:space="425"/>
+          <w:docGrid w:linePitch="312"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7ACAEFDD">
+    <w:p w14:paraId="7ACAEFDD" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:afterLines="30"/>
-        <w:ind w:right="-622" w:rightChars="-296"/>
+        <w:spacing w:afterLines="30" w:after="72"/>
+        <w:ind w:rightChars="-296" w:right="-622"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:cs="宋体"/>
+          <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                          申购单号：                          订货号：</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">                                                          </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>申购单号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>订货号：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A69C500">
+    <w:p w14:paraId="1A69C500" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc77846243"/>
       <w:bookmarkStart w:id="4" w:name="_Toc6485651"/>
       <w:bookmarkStart w:id="5" w:name="_Toc50369714"/>
       <w:bookmarkStart w:id="6" w:name="_Toc43290154"/>
       <w:bookmarkStart w:id="7" w:name="_Toc51239416"/>
       <w:bookmarkStart w:id="8" w:name="_Toc43292867"/>
       <w:bookmarkStart w:id="9" w:name="_Toc7420924"/>
       <w:bookmarkStart w:id="10" w:name="_Toc43290506"/>
       <w:bookmarkStart w:id="11" w:name="_Toc4069153"/>
       <w:bookmarkStart w:id="12" w:name="_Toc529126261"/>
       <w:bookmarkStart w:id="13" w:name="_Toc43290451"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:cs="宋体"/>
+          <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>上海电力大学仪器设备（服务）申购清单</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w14:paraId="01FD9276">
+    <w:p w14:paraId="01FD9276" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2030A540">
+    <w:p w14:paraId="2030A540" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="13467"/>
           <w:tab w:val="left" w:pos="13750"/>
         </w:tabs>
-        <w:ind w:left="-424" w:leftChars="-202" w:right="-500" w:rightChars="-238"/>
+        <w:ind w:leftChars="-202" w:left="-424" w:rightChars="-238" w:right="-500"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:cs="宋体"/>
+          <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>申购部门：                         二级学院、部、处负责人：                           申购人：                                年     月     日</w:t>
+        <w:t>申购部门：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>二级学院、部、处负责人：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>申购人：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>年</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>月</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>日</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="16"/>
         <w:tblW w:w="14940" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...4 lines deleted...]
-        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2086"/>
         <w:gridCol w:w="2700"/>
         <w:gridCol w:w="2340"/>
         <w:gridCol w:w="900"/>
         <w:gridCol w:w="794"/>
         <w:gridCol w:w="720"/>
         <w:gridCol w:w="720"/>
         <w:gridCol w:w="900"/>
         <w:gridCol w:w="900"/>
         <w:gridCol w:w="2880"/>
       </w:tblGrid>
-      <w:tr w14:paraId="0F63B988">
-[...9 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00CA66D5" w14:paraId="0F63B988" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="456" w:hRule="atLeast"/>
+          <w:trHeight w:val="456"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2086" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E170249">
-[...8 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:cs="宋体"/>
+          <w:p w14:paraId="6E170249" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>名称</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F79C73C">
-[...8 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:cs="宋体"/>
+          <w:p w14:paraId="6F79C73C" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>型号规格</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7964DF27">
-[...8 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:cs="宋体"/>
+          <w:p w14:paraId="7964DF27" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>生产厂家</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25004961">
-[...8 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:cs="宋体"/>
+          <w:p w14:paraId="25004961" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>保管人</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67545476">
-[...8 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:cs="宋体"/>
+          <w:p w14:paraId="67545476" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>采购</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44883EA8">
-[...8 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:cs="宋体"/>
+          <w:p w14:paraId="44883EA8" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>方式</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43752FB2">
-[...8 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:cs="宋体"/>
+          <w:p w14:paraId="43752FB2" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>数量</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AB502A2">
-[...8 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:cs="宋体"/>
+          <w:p w14:paraId="7AB502A2" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>报价（元）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2ABE6E91">
-[...8 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:cs="宋体"/>
+          <w:p w14:paraId="2ABE6E91" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>备注</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="549BC030">
-[...9 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00CA66D5" w14:paraId="549BC030" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="449" w:hRule="atLeast"/>
+          <w:trHeight w:val="449"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2086" w:type="dxa"/>
-            <w:vMerge w:val="continue"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="46FCCE2A">
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="46FCCE2A" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
-            <w:vMerge w:val="continue"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="771B0BBC">
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="771B0BBC" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
-            <w:vMerge w:val="continue"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="36CB0583">
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="36CB0583" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
-            <w:vMerge w:val="continue"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="71BE3DDE">
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="71BE3DDE" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
-            <w:vMerge w:val="continue"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5F5F961E">
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5F5F961E" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04872FC3">
-[...8 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:cs="宋体"/>
+          <w:p w14:paraId="04872FC3" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>申请数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1EF64E5E">
-[...8 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:cs="宋体"/>
+          <w:p w14:paraId="1EF64E5E" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>原有数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7EB31EE2">
-[...8 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:cs="宋体"/>
+          <w:p w14:paraId="7EB31EE2" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>单价</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71CFD0A0">
-[...8 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:cs="宋体"/>
+          <w:p w14:paraId="71CFD0A0" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>总价</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
-            <w:vMerge w:val="continue"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="38C1D41A">
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="38C1D41A" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="5245E550">
-[...9 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00CA66D5" w14:paraId="5245E550" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="510" w:hRule="exact"/>
+          <w:trHeight w:hRule="exact" w:val="510"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2086" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F3B4CCA">
+          <w:p w14:paraId="0F3B4CCA" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E15118B">
+          <w:p w14:paraId="4E15118B" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0377E9CC">
+          <w:p w14:paraId="0377E9CC" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="124CED89">
+          <w:p w14:paraId="124CED89" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A297755">
+          <w:p w14:paraId="0A297755" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62B0A89E">
+          <w:p w14:paraId="62B0A89E" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53D09E1E">
+          <w:p w14:paraId="53D09E1E" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="595FA8FC">
+          <w:p w14:paraId="595FA8FC" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73376138">
+          <w:p w14:paraId="73376138" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="45879A20">
+          <w:p w14:paraId="45879A20" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:cs="宋体"/>
+                <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>送货地点：</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="406EF933">
+          <w:p w14:paraId="406EF933" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="64273EF2">
+          <w:p w14:paraId="64273EF2" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:cs="宋体"/>
+                <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>联系人：</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51EC815E">
+          <w:p w14:paraId="51EC815E" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:cs="宋体"/>
+                <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>联系电话：</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="166C49A2">
+          <w:p w14:paraId="166C49A2" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="226A5107">
-[...2 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:cs="宋体"/>
+          <w:p w14:paraId="226A5107" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>报价来源：</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="670EACF5">
+          <w:p w14:paraId="670EACF5" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2AE5E091">
+          <w:p w14:paraId="2AE5E091" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="654D8C60">
-[...7 lines deleted...]
-                <w:rFonts w:hint="eastAsia" w:cs="宋体"/>
+          <w:p w14:paraId="654D8C60" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>（注：政采目录物品直接填写“政采网报价”；非政采目录物品需填写备有现货的供货商，京东网需提供商品网页地址（暂不接受淘宝报价）。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="5370E775">
-[...9 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00CA66D5" w14:paraId="5370E775" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="510" w:hRule="exact"/>
+          <w:trHeight w:hRule="exact" w:val="510"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2086" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="333BAAD0">
+          <w:p w14:paraId="333BAAD0" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42158794">
+          <w:p w14:paraId="42158794" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29D4E378">
+          <w:p w14:paraId="29D4E378" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D383409">
+          <w:p w14:paraId="4D383409" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4EBE3D50">
+          <w:p w14:paraId="4EBE3D50" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="347F905C">
+          <w:p w14:paraId="347F905C" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="314576CE">
+          <w:p w14:paraId="314576CE" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B307F21">
+          <w:p w14:paraId="4B307F21" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6811B154">
+          <w:p w14:paraId="6811B154" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
-            <w:vMerge w:val="continue"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="36B02ED0">
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="36B02ED0" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="05220F16">
-[...9 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00CA66D5" w14:paraId="05220F16" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="510" w:hRule="exact"/>
+          <w:trHeight w:hRule="exact" w:val="510"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2086" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A62A89E">
+          <w:p w14:paraId="4A62A89E" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E8A5E2E">
+          <w:p w14:paraId="2E8A5E2E" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E39E2B1">
+          <w:p w14:paraId="1E39E2B1" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="130E15C3">
+          <w:p w14:paraId="130E15C3" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E74E597">
+          <w:p w14:paraId="6E74E597" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24E71133">
+          <w:p w14:paraId="24E71133" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53B3D00C">
+          <w:p w14:paraId="53B3D00C" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="012B072A">
+          <w:p w14:paraId="012B072A" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="054526E7">
+          <w:p w14:paraId="054526E7" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
-            <w:vMerge w:val="continue"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="33A60115">
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="33A60115" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="58A546D9">
-[...9 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00CA66D5" w14:paraId="58A546D9" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="510" w:hRule="exact"/>
+          <w:trHeight w:hRule="exact" w:val="510"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2086" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3752B119">
+          <w:p w14:paraId="3752B119" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EAF58A6">
+          <w:p w14:paraId="5EAF58A6" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5406E846">
+          <w:p w14:paraId="5406E846" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3688EE45">
+          <w:p w14:paraId="3688EE45" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33A51747">
+          <w:p w14:paraId="33A51747" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C9B9D92">
+          <w:p w14:paraId="2C9B9D92" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5705CC21">
+          <w:p w14:paraId="5705CC21" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BA4C039">
+          <w:p w14:paraId="5BA4C039" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B19C390">
+          <w:p w14:paraId="1B19C390" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
-            <w:vMerge w:val="continue"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0C9ED72E">
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0C9ED72E" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="5892311F">
-[...9 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00CA66D5" w14:paraId="5892311F" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="510" w:hRule="exact"/>
+          <w:trHeight w:hRule="exact" w:val="510"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2086" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B722EC0">
+          <w:p w14:paraId="7B722EC0" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="312E10BB">
+          <w:p w14:paraId="312E10BB" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09274C79">
+          <w:p w14:paraId="09274C79" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29E8AD1E">
+          <w:p w14:paraId="29E8AD1E" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54B3041F">
+          <w:p w14:paraId="54B3041F" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="273EFB1C">
+          <w:p w14:paraId="273EFB1C" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15B2790C">
+          <w:p w14:paraId="15B2790C" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7716ABE6">
+          <w:p w14:paraId="7716ABE6" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2563F7E3">
+          <w:p w14:paraId="2563F7E3" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
-            <w:vMerge w:val="continue"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6049B54A">
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6049B54A" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="4081381E">
-[...9 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00CA66D5" w14:paraId="4081381E" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="510" w:hRule="exact"/>
+          <w:trHeight w:hRule="exact" w:val="510"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2086" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B6B262E">
+          <w:p w14:paraId="6B6B262E" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="729134F6">
+          <w:p w14:paraId="729134F6" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="738EF286">
+          <w:p w14:paraId="738EF286" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A77C372">
+          <w:p w14:paraId="7A77C372" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DEE166E">
+          <w:p w14:paraId="4DEE166E" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="055F399C">
+          <w:p w14:paraId="055F399C" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CED182D">
+          <w:p w14:paraId="6CED182D" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CB1AA3C">
+          <w:p w14:paraId="1CB1AA3C" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F4411BF">
+          <w:p w14:paraId="0F4411BF" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
-            <w:vMerge w:val="continue"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3E8DBE3B">
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3E8DBE3B" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="5656B45B">
-[...9 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00CA66D5" w14:paraId="5656B45B" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="510" w:hRule="exact"/>
+          <w:trHeight w:hRule="exact" w:val="510"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2086" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D07C7C7">
+          <w:p w14:paraId="7D07C7C7" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D95E3A3">
+          <w:p w14:paraId="1D95E3A3" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03F7B0A3">
+          <w:p w14:paraId="03F7B0A3" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CFDB3C8">
+          <w:p w14:paraId="0CFDB3C8" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32584C78">
+          <w:p w14:paraId="32584C78" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="728DB3AF">
+          <w:p w14:paraId="728DB3AF" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F0E67ED">
+          <w:p w14:paraId="2F0E67ED" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1047E379">
+          <w:p w14:paraId="1047E379" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BA35FD8">
+          <w:p w14:paraId="5BA35FD8" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
-            <w:vMerge w:val="continue"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3D1EBC52">
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3D1EBC52" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="1DAE9E60">
-[...9 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00CA66D5" w14:paraId="1DAE9E60" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="510" w:hRule="exact"/>
+          <w:trHeight w:hRule="exact" w:val="510"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2086" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4970EBA0">
+          <w:p w14:paraId="4970EBA0" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CEFE310">
+          <w:p w14:paraId="2CEFE310" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00F146A1">
+          <w:p w14:paraId="00F146A1" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3610CD82">
+          <w:p w14:paraId="3610CD82" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="488A9034">
+          <w:p w14:paraId="488A9034" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2773EAF0">
+          <w:p w14:paraId="2773EAF0" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="521CDA86">
+          <w:p w14:paraId="521CDA86" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74714885">
+          <w:p w14:paraId="74714885" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E22B350">
+          <w:p w14:paraId="7E22B350" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
-            <w:vMerge w:val="continue"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3B0B0B21">
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3B0B0B21" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="49A2D945">
-[...9 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00CA66D5" w14:paraId="49A2D945" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="510" w:hRule="exact"/>
+          <w:trHeight w:hRule="exact" w:val="510"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2086" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0294FC1A">
+          <w:p w14:paraId="0294FC1A" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7BA518DF">
+          <w:p w14:paraId="7BA518DF" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CDBE842">
+          <w:p w14:paraId="6CDBE842" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C65CB86">
+          <w:p w14:paraId="2C65CB86" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5AF0D2EF">
+          <w:p w14:paraId="5AF0D2EF" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37922FAF">
+          <w:p w14:paraId="37922FAF" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="612864FC">
+          <w:p w14:paraId="612864FC" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="159EC78C">
+          <w:p w14:paraId="159EC78C" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2513B840">
+          <w:p w14:paraId="2513B840" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
-            <w:vMerge w:val="continue"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1062EC2E">
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1062EC2E" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="2F6395B9">
-[...9 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00CA66D5" w14:paraId="2F6395B9" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="772" w:hRule="atLeast"/>
+          <w:trHeight w:val="772"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12060" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
           </w:tcPr>
-          <w:p w14:paraId="46173275">
+          <w:p w14:paraId="46173275" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia" w:cs="宋体"/>
+                <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>经费合计（元）：</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
-            <w:vMerge w:val="continue"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="15F4BF15">
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="15F4BF15" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="69604CBE">
+    <w:p w14:paraId="69604CBE" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:cs="宋体"/>
+          <w:rFonts w:cs="宋体" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>注：购买行政办公用电脑，名称直接填写“办公用电脑”，不需填写型号规格，将统一按学校规定配置进行采购。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74C75411">
+    <w:p w14:paraId="74C75411" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="132C705A">
+    <w:p w14:paraId="132C705A" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr>
+    <w:sectPr w:rsidR="00CA66D5">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="777" w:right="1440" w:bottom="777" w:left="1440" w:header="851" w:footer="992" w:gutter="0"/>
-      <w:cols w:space="425" w:num="1"/>
-      <w:docGrid w:linePitch="312" w:charSpace="0"/>
+      <w:cols w:space="425"/>
+      <w:docGrid w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="13239325" w14:textId="77777777" w:rsidR="007D6B2C" w:rsidRDefault="007D6B2C">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="20095C8F" w14:textId="77777777" w:rsidR="007D6B2C" w:rsidRDefault="007D6B2C">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-[...48 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:pitch w:val="default"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="宋体">
+    <w:altName w:val="SimSun"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mongolian Baiti">
     <w:panose1 w:val="03000500000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
-    <w:pitch w:val="default"/>
+    <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000023" w:usb1="00000000" w:usb2="00020000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="华文中宋">
     <w:panose1 w:val="02010600040101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000287" w:usb1="080F0000" w:usb2="00000000" w:usb3="00000000" w:csb0="0004009F" w:csb1="DFD70000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040803050406030204"/>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="modern"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="E00006FF" w:usb1="4000045F" w:usb2="00000000" w:usb3="00000000" w:csb0="2000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="仿宋_GB2312">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="仿宋">
     <w:panose1 w:val="02010609060101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
-    <w:pitch w:val="default"/>
+    <w:pitch w:val="fixed"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="6DDC68FC">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6DDC68FC" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00000000">
     <w:pPr>
       <w:framePr w:w="907" w:hSpace="181" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="outside" w:y="-22"/>
       <w:shd w:val="solid" w:color="FFFFFF" w:fill="FFFFFF"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* ArabicDash  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t>- 1 -</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0D027FE6">
+  <w:p w14:paraId="0D027FE6" w14:textId="77777777" w:rsidR="00CA66D5" w:rsidRDefault="00CA66D5">
     <w:pPr>
-      <w:pStyle w:val="9"/>
+      <w:pStyle w:val="ad"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="57F8079F" w14:textId="77777777" w:rsidR="007D6B2C" w:rsidRDefault="007D6B2C">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="4FF94A08" w14:textId="77777777" w:rsidR="007D6B2C" w:rsidRDefault="007D6B2C">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:bordersDoNotSurroundHeader w:val="1"/>
-  <w:bordersDoNotSurroundFooter w:val="1"/>
+  <w:bordersDoNotSurroundHeader/>
+  <w:bordersDoNotSurroundFooter/>
   <w:hideSpellingErrors/>
-  <w:documentProtection w:enforcement="0"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="420"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:noLineBreaksAfter w:lang="zh-CN" w:val="$([{£¥·‘“〈《「『【〔〖〝﹙﹛﹝＄（．［｛￡￥"/>
   <w:noLineBreaksBefore w:lang="zh-CN" w:val="!%),.:;&gt;?]}¢¨°·ˇˉ―‖’”…‰′″›℃∶、。〃〉》」』】〕〗〞︶︺︾﹀﹄﹚﹜﹞！＂％＇），．：；？］｀｜｝～￠"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001C5D08"/>
+    <w:rsid w:val="DFB3A087"/>
     <w:rsid w:val="00000EF1"/>
     <w:rsid w:val="00002639"/>
     <w:rsid w:val="00002B57"/>
     <w:rsid w:val="00003099"/>
     <w:rsid w:val="00004994"/>
     <w:rsid w:val="0000641C"/>
     <w:rsid w:val="00006A99"/>
     <w:rsid w:val="00006F58"/>
     <w:rsid w:val="00007139"/>
     <w:rsid w:val="00011E36"/>
     <w:rsid w:val="00012D3A"/>
     <w:rsid w:val="00013865"/>
     <w:rsid w:val="0001561B"/>
     <w:rsid w:val="00016E75"/>
     <w:rsid w:val="00016EF1"/>
     <w:rsid w:val="00017F61"/>
     <w:rsid w:val="000204B5"/>
     <w:rsid w:val="00020FED"/>
     <w:rsid w:val="00021A12"/>
     <w:rsid w:val="000225BB"/>
     <w:rsid w:val="00024693"/>
     <w:rsid w:val="00024D19"/>
     <w:rsid w:val="00027871"/>
     <w:rsid w:val="00027F74"/>
     <w:rsid w:val="0003012A"/>
@@ -3717,50 +3834,51 @@
     <w:rsid w:val="00381E73"/>
     <w:rsid w:val="0038477F"/>
     <w:rsid w:val="00390301"/>
     <w:rsid w:val="00391891"/>
     <w:rsid w:val="00391A86"/>
     <w:rsid w:val="00394427"/>
     <w:rsid w:val="00395486"/>
     <w:rsid w:val="0039773D"/>
     <w:rsid w:val="003A4E03"/>
     <w:rsid w:val="003A6833"/>
     <w:rsid w:val="003A6845"/>
     <w:rsid w:val="003B10CC"/>
     <w:rsid w:val="003B2105"/>
     <w:rsid w:val="003B22BB"/>
     <w:rsid w:val="003B243B"/>
     <w:rsid w:val="003B2DCA"/>
     <w:rsid w:val="003B5709"/>
     <w:rsid w:val="003C1254"/>
     <w:rsid w:val="003C1755"/>
     <w:rsid w:val="003C3096"/>
     <w:rsid w:val="003C4EF2"/>
     <w:rsid w:val="003C53C9"/>
     <w:rsid w:val="003C580A"/>
     <w:rsid w:val="003C5812"/>
     <w:rsid w:val="003C7578"/>
+    <w:rsid w:val="003C7D55"/>
     <w:rsid w:val="003D1C23"/>
     <w:rsid w:val="003D4106"/>
     <w:rsid w:val="003D73BE"/>
     <w:rsid w:val="003D7855"/>
     <w:rsid w:val="003D7C7C"/>
     <w:rsid w:val="003E0074"/>
     <w:rsid w:val="003E291B"/>
     <w:rsid w:val="003E3D02"/>
     <w:rsid w:val="003E4445"/>
     <w:rsid w:val="003E6608"/>
     <w:rsid w:val="003F177F"/>
     <w:rsid w:val="003F1FDD"/>
     <w:rsid w:val="003F5357"/>
     <w:rsid w:val="003F6DF8"/>
     <w:rsid w:val="003F7896"/>
     <w:rsid w:val="00404D0A"/>
     <w:rsid w:val="0041009D"/>
     <w:rsid w:val="00410F0D"/>
     <w:rsid w:val="004144EE"/>
     <w:rsid w:val="00417A53"/>
     <w:rsid w:val="00420EAF"/>
     <w:rsid w:val="00421BFA"/>
     <w:rsid w:val="00422803"/>
     <w:rsid w:val="004241FB"/>
     <w:rsid w:val="00430BA9"/>
@@ -4062,50 +4180,51 @@
     <w:rsid w:val="00777924"/>
     <w:rsid w:val="00783C0B"/>
     <w:rsid w:val="00784A58"/>
     <w:rsid w:val="00786899"/>
     <w:rsid w:val="007869FF"/>
     <w:rsid w:val="00790FCC"/>
     <w:rsid w:val="007934E8"/>
     <w:rsid w:val="007A03D9"/>
     <w:rsid w:val="007A0749"/>
     <w:rsid w:val="007A1A33"/>
     <w:rsid w:val="007A456E"/>
     <w:rsid w:val="007B1888"/>
     <w:rsid w:val="007B3588"/>
     <w:rsid w:val="007B4B4C"/>
     <w:rsid w:val="007B4FA2"/>
     <w:rsid w:val="007B5869"/>
     <w:rsid w:val="007B682D"/>
     <w:rsid w:val="007B7607"/>
     <w:rsid w:val="007C191A"/>
     <w:rsid w:val="007C2390"/>
     <w:rsid w:val="007C32FB"/>
     <w:rsid w:val="007C4208"/>
     <w:rsid w:val="007C727F"/>
     <w:rsid w:val="007D173C"/>
     <w:rsid w:val="007D39B5"/>
+    <w:rsid w:val="007D6B2C"/>
     <w:rsid w:val="007E2744"/>
     <w:rsid w:val="007E4BF4"/>
     <w:rsid w:val="007E5F23"/>
     <w:rsid w:val="007E7362"/>
     <w:rsid w:val="007F1AFF"/>
     <w:rsid w:val="007F1FCD"/>
     <w:rsid w:val="007F4A2A"/>
     <w:rsid w:val="007F5206"/>
     <w:rsid w:val="007F5F5F"/>
     <w:rsid w:val="007F7275"/>
     <w:rsid w:val="00801686"/>
     <w:rsid w:val="008050DB"/>
     <w:rsid w:val="008054CE"/>
     <w:rsid w:val="0080552D"/>
     <w:rsid w:val="00805CA2"/>
     <w:rsid w:val="00807802"/>
     <w:rsid w:val="0080799C"/>
     <w:rsid w:val="00810ACE"/>
     <w:rsid w:val="00812680"/>
     <w:rsid w:val="008161C6"/>
     <w:rsid w:val="00817104"/>
     <w:rsid w:val="008178E2"/>
     <w:rsid w:val="00821A8D"/>
     <w:rsid w:val="00824399"/>
     <w:rsid w:val="0082444E"/>
@@ -4528,50 +4647,51 @@
     <w:rsid w:val="00C6719B"/>
     <w:rsid w:val="00C71484"/>
     <w:rsid w:val="00C74E59"/>
     <w:rsid w:val="00C757A1"/>
     <w:rsid w:val="00C771F1"/>
     <w:rsid w:val="00C77ACE"/>
     <w:rsid w:val="00C80C89"/>
     <w:rsid w:val="00C817DD"/>
     <w:rsid w:val="00C821EB"/>
     <w:rsid w:val="00C837F4"/>
     <w:rsid w:val="00C83FB0"/>
     <w:rsid w:val="00C842EF"/>
     <w:rsid w:val="00C84696"/>
     <w:rsid w:val="00C87A8E"/>
     <w:rsid w:val="00C9090A"/>
     <w:rsid w:val="00C90CFD"/>
     <w:rsid w:val="00C914C4"/>
     <w:rsid w:val="00C920C9"/>
     <w:rsid w:val="00C926B0"/>
     <w:rsid w:val="00C96A8C"/>
     <w:rsid w:val="00C96CCE"/>
     <w:rsid w:val="00CA131F"/>
     <w:rsid w:val="00CA2280"/>
     <w:rsid w:val="00CA3965"/>
     <w:rsid w:val="00CA516E"/>
+    <w:rsid w:val="00CA66D5"/>
     <w:rsid w:val="00CB4E80"/>
     <w:rsid w:val="00CB651A"/>
     <w:rsid w:val="00CC03D7"/>
     <w:rsid w:val="00CC08E2"/>
     <w:rsid w:val="00CC0DE6"/>
     <w:rsid w:val="00CC3F34"/>
     <w:rsid w:val="00CC6194"/>
     <w:rsid w:val="00CC7513"/>
     <w:rsid w:val="00CD2653"/>
     <w:rsid w:val="00CD7255"/>
     <w:rsid w:val="00CD7392"/>
     <w:rsid w:val="00CE044C"/>
     <w:rsid w:val="00CE069C"/>
     <w:rsid w:val="00CE46FA"/>
     <w:rsid w:val="00CF1449"/>
     <w:rsid w:val="00CF1558"/>
     <w:rsid w:val="00CF1576"/>
     <w:rsid w:val="00CF178F"/>
     <w:rsid w:val="00CF1AA3"/>
     <w:rsid w:val="00CF368B"/>
     <w:rsid w:val="00CF3DB1"/>
     <w:rsid w:val="00CF48E2"/>
     <w:rsid w:val="00CF7058"/>
     <w:rsid w:val="00CF75A7"/>
     <w:rsid w:val="00CF7A54"/>
@@ -4588,50 +4708,51 @@
     <w:rsid w:val="00D1329B"/>
     <w:rsid w:val="00D138D0"/>
     <w:rsid w:val="00D16020"/>
     <w:rsid w:val="00D16BE6"/>
     <w:rsid w:val="00D170C0"/>
     <w:rsid w:val="00D17223"/>
     <w:rsid w:val="00D174F1"/>
     <w:rsid w:val="00D20A0A"/>
     <w:rsid w:val="00D27416"/>
     <w:rsid w:val="00D315C6"/>
     <w:rsid w:val="00D35993"/>
     <w:rsid w:val="00D36263"/>
     <w:rsid w:val="00D40B3F"/>
     <w:rsid w:val="00D42343"/>
     <w:rsid w:val="00D43456"/>
     <w:rsid w:val="00D43496"/>
     <w:rsid w:val="00D4376D"/>
     <w:rsid w:val="00D442EB"/>
     <w:rsid w:val="00D45928"/>
     <w:rsid w:val="00D4623C"/>
     <w:rsid w:val="00D50373"/>
     <w:rsid w:val="00D50808"/>
     <w:rsid w:val="00D515D7"/>
     <w:rsid w:val="00D5195B"/>
     <w:rsid w:val="00D52899"/>
+    <w:rsid w:val="00D55FD1"/>
     <w:rsid w:val="00D56307"/>
     <w:rsid w:val="00D56BA3"/>
     <w:rsid w:val="00D56CC7"/>
     <w:rsid w:val="00D5727C"/>
     <w:rsid w:val="00D60551"/>
     <w:rsid w:val="00D607CA"/>
     <w:rsid w:val="00D6250E"/>
     <w:rsid w:val="00D655AD"/>
     <w:rsid w:val="00D73A23"/>
     <w:rsid w:val="00D73FD4"/>
     <w:rsid w:val="00D77B37"/>
     <w:rsid w:val="00D77B71"/>
     <w:rsid w:val="00D824D6"/>
     <w:rsid w:val="00D84102"/>
     <w:rsid w:val="00D8412F"/>
     <w:rsid w:val="00D90E65"/>
     <w:rsid w:val="00D90E89"/>
     <w:rsid w:val="00D921CE"/>
     <w:rsid w:val="00D932DF"/>
     <w:rsid w:val="00D94086"/>
     <w:rsid w:val="00DA0546"/>
     <w:rsid w:val="00DA2D49"/>
     <w:rsid w:val="00DA32FD"/>
     <w:rsid w:val="00DA4EB0"/>
     <w:rsid w:val="00DA5E91"/>
@@ -4839,977 +4960,1105 @@
     <w:rsid w:val="00FE6EB1"/>
     <w:rsid w:val="00FF0A95"/>
     <w:rsid w:val="00FF0F1D"/>
     <w:rsid w:val="00FF15B2"/>
     <w:rsid w:val="00FF3B62"/>
     <w:rsid w:val="00FF3E1F"/>
     <w:rsid w:val="00FF4959"/>
     <w:rsid w:val="00FF4A8F"/>
     <w:rsid w:val="00FF4BA0"/>
     <w:rsid w:val="00FF4C55"/>
     <w:rsid w:val="00FF6B84"/>
     <w:rsid w:val="00FF76F5"/>
     <w:rsid w:val="19431AF1"/>
     <w:rsid w:val="28BC19AE"/>
     <w:rsid w:val="31854AAE"/>
     <w:rsid w:val="34F922BE"/>
     <w:rsid w:val="35C23234"/>
     <w:rsid w:val="3DDE67D0"/>
     <w:rsid w:val="3F7F6231"/>
     <w:rsid w:val="456E0DCD"/>
     <w:rsid w:val="4EF34D2E"/>
     <w:rsid w:val="644046CB"/>
     <w:rsid w:val="6A8008DD"/>
     <w:rsid w:val="6C071647"/>
     <w:rsid w:val="78972985"/>
-    <w:rsid w:val="DFB3A087"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="1"/>
+    <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:doNotAutoCompressPictures/>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
+  <w:doNotAutoCompressPictures/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="51AD5AB9"/>
+  <w15:docId w15:val="{40466288-42DC-4921-8FF3-BF29E6859D41}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="宋体" w:cs="Mongolian Baiti"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:cs="Mongolian Baiti"/>
+        <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:count="260" w:defQFormat="0" w:defUnhideWhenUsed="1" w:defSemiHidden="1" w:defUIPriority="99" w:defLockedState="0">
-[...248 lines deleted...]
-    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 6"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:locked="1" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:locked="1" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:locked="1" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:locked="1" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:locked="1" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:locked="1" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:locked="1" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:locked="1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:locked="1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:locked="1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:locked="1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:locked="1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:locked="1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:locked="1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:locked="1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:locked="1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="header" w:qFormat="1"/>
+    <w:lsdException w:name="footer" w:qFormat="1"/>
+    <w:lsdException w:name="index heading" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:locked="1" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="line number" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:qFormat="1"/>
+    <w:lsdException w:name="endnote reference" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:locked="1" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:locked="1" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:qFormat="1"/>
+    <w:lsdException w:name="Block Text" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:qFormat="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="E-mail Signature" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:locked="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="annotation subject" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:locked="1" w:uiPriority="59" w:qFormat="1"/>
+    <w:lsdException w:name="Table Theme" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Paragraph" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="宋体" w:cs="Calibri"/>
+      <w:rFonts w:cs="Calibri"/>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
-      <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="2">
+  <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="1"/>
-[...1 lines deleted...]
-    <w:link w:val="23"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="10"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:ind w:left="126"/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="华文中宋" w:hAnsi="华文中宋" w:eastAsia="华文中宋" w:cs="华文中宋"/>
+      <w:rFonts w:ascii="华文中宋" w:eastAsia="华文中宋" w:hAnsi="华文中宋" w:cs="华文中宋"/>
       <w:kern w:val="0"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="18">
+  <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
-    <w:uiPriority w:val="1"/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="16">
+  <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
-    <w:uiPriority w:val="99"/>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="3">
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="1"/>
-    <w:link w:val="43"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:locked/>
-    <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="4">
+  <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="Body Text"/>
-    <w:basedOn w:val="1"/>
-    <w:link w:val="24"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="5">
+  <w:style w:type="paragraph" w:styleId="a7">
     <w:name w:val="Body Text Indent"/>
-    <w:basedOn w:val="1"/>
-    <w:link w:val="25"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
-    <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="480"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="宋体" w:hAnsi="Times New Roman" w:cs="宋体"/>
       <w:color w:val="000000"/>
       <w:kern w:val="18"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="6">
+  <w:style w:type="paragraph" w:styleId="a9">
     <w:name w:val="Plain Text"/>
-    <w:basedOn w:val="1"/>
-    <w:link w:val="26"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="aa"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="宋体" w:hAnsi="Courier New" w:cs="宋体"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="7">
+  <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="Body Text Indent 2"/>
-    <w:basedOn w:val="1"/>
-    <w:link w:val="27"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="20"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
-      <w:ind w:left="420" w:leftChars="200"/>
+      <w:ind w:leftChars="200" w:left="420"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="8">
+  <w:style w:type="paragraph" w:styleId="ab">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="1"/>
-    <w:link w:val="33"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ac"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
-    <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="9">
+  <w:style w:type="paragraph" w:styleId="ad">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="1"/>
-    <w:link w:val="29"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ae"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="10">
+  <w:style w:type="paragraph" w:styleId="af">
     <w:name w:val="header"/>
-    <w:basedOn w:val="1"/>
-    <w:link w:val="30"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af0"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="1"/>
+        <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="11">
+  <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
-    <w:basedOn w:val="1"/>
-    <w:next w:val="1"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="39"/>
     <w:locked/>
-    <w:uiPriority w:val="39"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8302"/>
       </w:tabs>
       <w:spacing w:line="480" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsiaTheme="minorEastAsia"/>
+      <w:rFonts w:ascii="宋体" w:eastAsiaTheme="minorEastAsia" w:hAnsi="宋体"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="12">
+  <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="Body Text Indent 3"/>
-    <w:basedOn w:val="1"/>
-    <w:link w:val="31"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="30"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="120"/>
-      <w:ind w:left="420" w:leftChars="200"/>
+      <w:ind w:leftChars="200" w:left="420"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="13">
+  <w:style w:type="paragraph" w:styleId="af1">
     <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="1"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:locked/>
-    <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:cs="宋体"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:bidi="mn-Mong-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="14">
+  <w:style w:type="paragraph" w:styleId="af2">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="1"/>
-[...1 lines deleted...]
-    <w:link w:val="47"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="af3"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:locked/>
-    <w:uiPriority w:val="10"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="15">
+  <w:style w:type="paragraph" w:styleId="af4">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="3"/>
-[...1 lines deleted...]
-    <w:link w:val="44"/>
+    <w:basedOn w:val="a3"/>
+    <w:next w:val="a3"/>
+    <w:link w:val="af5"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:locked/>
-    <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="17">
+  <w:style w:type="table" w:styleId="af6">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="16"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
     <w:qFormat/>
     <w:locked/>
-    <w:uiPriority w:val="59"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="19">
+  <w:style w:type="character" w:styleId="af7">
     <w:name w:val="Strong"/>
-    <w:basedOn w:val="18"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:locked/>
-    <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="20">
+  <w:style w:type="character" w:styleId="af8">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="18"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:styleId="af9">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
-  </w:style>
-[...2 lines deleted...]
-    <w:basedOn w:val="18"/>
     <w:qFormat/>
-    <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="22">
+  <w:style w:type="character" w:styleId="afa">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="18"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:locked/>
-    <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="23">
-[...2 lines deleted...]
-    <w:link w:val="2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="标题 1 字符"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="1"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:locked/>
-    <w:uiPriority w:val="99"/>
     <w:rPr>
-      <w:rFonts w:ascii="华文中宋" w:hAnsi="华文中宋" w:eastAsia="华文中宋" w:cs="华文中宋"/>
+      <w:rFonts w:ascii="华文中宋" w:eastAsia="华文中宋" w:hAnsi="华文中宋" w:cs="华文中宋"/>
       <w:kern w:val="0"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="24">
-[...2 lines deleted...]
-    <w:link w:val="4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
+    <w:name w:val="正文文本 字符"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:locked/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
+    <w:name w:val="正文文本缩进 字符"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
-  </w:style>
-[...3 lines deleted...]
-    <w:link w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
-    <w:uiPriority w:val="99"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="26">
-[...2 lines deleted...]
-    <w:link w:val="6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="aa">
+    <w:name w:val="纯文本 字符"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a9"/>
     <w:qFormat/>
     <w:locked/>
-    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="宋体" w:hAnsi="Courier New" w:cs="宋体"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="27">
-[...2 lines deleted...]
-    <w:link w:val="7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="正文文本缩进 2 字符"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="2"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
-  </w:style>
-[...2 lines deleted...]
-    <w:basedOn w:val="18"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
-    <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:sz w:val="2"/>
       <w:szCs w:val="2"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="29">
-[...2 lines deleted...]
-    <w:link w:val="9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ae">
+    <w:name w:val="页脚 字符"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ad"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:locked/>
+    <w:rPr>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af0">
+    <w:name w:val="页眉 字符"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af"/>
     <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:locked/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="30">
-    <w:name w:val="页眉 Char"/>
-[...1 lines deleted...]
-    <w:link w:val="10"/>
+    <w:name w:val="正文文本缩进 3 字符"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="3"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:locked/>
-    <w:uiPriority w:val="99"/>
-[...11 lines deleted...]
-    <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="32">
+  <w:style w:type="paragraph" w:styleId="afb">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="1"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:ind w:firstLine="420" w:firstLineChars="200"/>
+      <w:ind w:firstLineChars="200" w:firstLine="420"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="33">
-[...1 lines deleted...]
-    <w:link w:val="8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ac">
+    <w:name w:val="批注框文本 字符"/>
+    <w:link w:val="ab"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
-    <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:rFonts w:eastAsia="宋体"/>
       <w:kern w:val="2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="34">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar">
     <w:name w:val="第一条 Char Char"/>
-    <w:link w:val="35"/>
+    <w:link w:val="afc"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:locked/>
-    <w:uiPriority w:val="99"/>
     <w:rPr>
-      <w:rFonts w:hAnsi="宋体" w:eastAsia="仿宋_GB2312"/>
+      <w:rFonts w:eastAsia="仿宋_GB2312" w:hAnsi="宋体"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="35">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="afc">
     <w:name w:val="第一条"/>
-    <w:basedOn w:val="1"/>
-    <w:link w:val="34"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="CharChar"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:widowControl/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="500" w:lineRule="exact"/>
-      <w:ind w:firstLine="643" w:firstLineChars="200"/>
+      <w:ind w:firstLineChars="200" w:firstLine="643"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:hAnsi="宋体" w:eastAsia="仿宋_GB2312"/>
+      <w:rFonts w:eastAsia="仿宋_GB2312" w:hAnsi="宋体"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="36">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
     <w:name w:val="列出段落1"/>
-    <w:basedOn w:val="1"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:uiPriority w:val="99"/>
     <w:pPr>
-      <w:ind w:firstLine="420" w:firstLineChars="200"/>
+      <w:ind w:firstLineChars="200" w:firstLine="420"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="37">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar1">
     <w:name w:val="Char Char1"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:uiPriority w:val="99"/>
     <w:rPr>
-      <w:rFonts w:ascii="宋体" w:hAnsi="Courier New" w:eastAsia="仿宋_GB2312" w:cs="宋体"/>
+      <w:rFonts w:ascii="宋体" w:eastAsia="仿宋_GB2312" w:hAnsi="Courier New" w:cs="宋体"/>
       <w:color w:val="0000FF"/>
       <w:kern w:val="2"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="38">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar0">
     <w:name w:val="Char Char"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="39">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar2">
     <w:name w:val="Char Char2"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:uiPriority w:val="99"/>
     <w:rPr>
-      <w:rFonts w:ascii="宋体" w:hAnsi="Courier New" w:eastAsia="仿宋_GB2312" w:cs="宋体"/>
+      <w:rFonts w:ascii="宋体" w:eastAsia="仿宋_GB2312" w:hAnsi="Courier New" w:cs="宋体"/>
       <w:color w:val="0000FF"/>
       <w:kern w:val="2"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="40">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar3">
     <w:name w:val="Char Char3"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="41">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharChar21">
     <w:name w:val="Char Char21"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="42">
+  <w:style w:type="character" w:customStyle="1" w:styleId="fbt">
     <w:name w:val="fbt"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:color w:val="AFAAAA"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="43">
-[...2 lines deleted...]
-    <w:link w:val="3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+    <w:name w:val="批注文字 字符"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a3"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
-    <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:rFonts w:cs="Calibri"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="44">
-[...2 lines deleted...]
-    <w:link w:val="15"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af5">
+    <w:name w:val="批注主题 字符"/>
+    <w:basedOn w:val="a4"/>
+    <w:link w:val="af4"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
-    <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:rFonts w:cs="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="45">
+  <w:style w:type="table" w:customStyle="1" w:styleId="12">
     <w:name w:val="网格型1"/>
-    <w:basedOn w:val="16"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
     <w:qFormat/>
-    <w:uiPriority w:val="59"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="46">
-    <w:name w:val="Revision"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="13">
+    <w:name w:val="修订1"/>
     <w:hidden/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:uiPriority w:val="99"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="宋体" w:cs="Calibri"/>
+      <w:rFonts w:cs="Calibri"/>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
-      <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="47">
-[...2 lines deleted...]
-    <w:link w:val="14"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af3">
+    <w:name w:val="标题 字符"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af2"/>
     <w:uiPriority w:val="10"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="2"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+</file>
+
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6047,82 +6296,88 @@
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2AB20584-FB5F-4859-BC59-23C034F4830A}">
-  <ds:schemaRefs/>
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
-  <Company>Microsoft</Company>
+  <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>120</Words>
-  <Characters>689</Characters>
+  <Words>125</Words>
+  <Characters>713</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
-  <TotalTime></TotalTime>
   <ScaleCrop>false</ScaleCrop>
+  <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>808</CharactersWithSpaces>
-[...1 lines deleted...]
-  <DocSecurity>0</DocSecurity>
+  <CharactersWithSpaces>837</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:title>上海电力大学实验室管理条例</dc:title>
   <dc:creator>sjk-kang</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>上海电力大学实验室管理条例</dc:title>
-  <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
     <vt:lpwstr>2052-12.8.2.1119</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>77C99993CE92B575335C4268ABCE252B_42</vt:lpwstr>
   </property>
 </Properties>
 </file>