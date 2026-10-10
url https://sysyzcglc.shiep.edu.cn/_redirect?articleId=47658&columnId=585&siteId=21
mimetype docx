--- v0 (2025-11-27)
+++ v1 (2026-10-10)
@@ -57,50 +57,52 @@
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ** </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>招标公司招标项目书</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71DD42DD">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="505B0DB2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>一、项目概况：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="502957C7">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="470" w:firstLineChars="196"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -381,89 +383,118 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>，**</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>楼</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>**室</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60A02003">
+    <w:p w14:paraId="34B7D0D2">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...7 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="2"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>质保期：</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="2"/>
+    </w:p>
+    <w:commentRangeEnd w:id="2"/>
+    <w:p w14:paraId="0E223FBD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:leftChars="0" w:firstLine="0" w:firstLineChars="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="12"/>
         </w:rPr>
         <w:commentReference w:id="2"/>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:jc w:val="left"/>
+      <w:commentRangeStart w:id="3"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="宋体"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>付款方式</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="3"/>
+      <w:r>
+        <w:commentReference w:id="3"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="宋体"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
-[...4 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>甲方项目验收合格，收到乙方全额增值税专用发票后20个工作日内支付合同全款。</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="8"/>
         <w:tblW w:w="8755" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="689"/>
         <w:gridCol w:w="2113"/>
@@ -564,63 +595,63 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>数量</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6EAF8331">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:commentRangeStart w:id="3"/>
+            <w:commentRangeStart w:id="4"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>生产厂商及参考型号</w:t>
             </w:r>
-            <w:commentRangeEnd w:id="3"/>
+            <w:commentRangeEnd w:id="4"/>
             <w:r>
-              <w:commentReference w:id="3"/>
+              <w:commentReference w:id="4"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E48D141">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>（产地是否为境外须注明）</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A909E87">
             <w:pPr>
@@ -1454,59 +1485,50 @@
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>合计（预计）：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="宋体"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">         万元</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0C49DD8F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08C5766B">
-[...7 lines deleted...]
-    </w:p>
     <w:p w14:paraId="1A5C9494">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>三、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1534,123 +1556,122 @@
         <w:t>：</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CBCC3F6">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24A2173F">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:eastAsia="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:commentRangeStart w:id="4"/>
+      <w:commentRangeStart w:id="5"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>项目概况（非必填）：</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="4"/>
-[...1 lines deleted...]
-        <w:commentReference w:id="4"/>
+      <w:commentRangeEnd w:id="5"/>
+      <w:r>
+        <w:commentReference w:id="5"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4309E54F">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="171B9A28">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="171B9A28">
+    <w:p w14:paraId="20B6982D">
       <w:pPr>
         <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...13 lines deleted...]
-      </w:pPr>
+        <w:t>（一）</w:t>
+      </w:r>
+      <w:commentRangeStart w:id="6"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>（一）</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t>技术指标</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="5"/>
-[...1 lines deleted...]
-        <w:commentReference w:id="5"/>
+      <w:commentRangeEnd w:id="6"/>
+      <w:r>
+        <w:commentReference w:id="6"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>（货物采购类项目必填，如：设备、软件采购项目）</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="8"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
@@ -1896,70 +1917,70 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50074C33">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>（二）</w:t>
       </w:r>
-      <w:commentRangeStart w:id="6"/>
+      <w:commentRangeStart w:id="7"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>服务需求</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="6"/>
-[...1 lines deleted...]
-        <w:commentReference w:id="6"/>
+      <w:commentRangeEnd w:id="7"/>
+      <w:r>
+        <w:commentReference w:id="7"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>（服务采购类项目必填）</w:t>
+        <w:t>（服务采购类项目必填。货物类项目建议填写必要服务需求。）</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="8"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="675"/>
@@ -2205,176 +2226,342 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>软件采购</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>项目质保期不少于</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>3年</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="3" w:author="Lenovo" w:date="2025-11-03T10:12:46Z" w:initials="l">
-    <w:p w14:paraId="666CE0B2">
+  <w:comment w:id="3" w:author="Lenovo" w:date="2025-11-03T10:10:13Z" w:initials="l">
+    <w:p w14:paraId="6BFE82B3">
       <w:pPr>
         <w:pStyle w:val="2"/>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:t>生产厂商及参考型号仅供招标代理公司参考用。</w:t>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>默认验收合格后一次性付款。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4076141A">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>资金跨年、工程类项目或其他特殊情况经学校同意分期付款的，请自行调整付款方式。</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="4" w:author="Lenovo" w:date="2025-11-03T10:12:46Z" w:initials="l">
+    <w:p w14:paraId="5181CB43">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>生产厂商及参考型号仅供招标代理公司参考用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46547B41">
       <w:pPr>
         <w:pStyle w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
-        </w:rPr>
-        <w:t>实际以中标结果为准。</w:t>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>不作为招标需求的组成部分</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>。</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="4" w:author="Lenovo" w:date="2025-11-03T10:15:14Z" w:initials="l">
+  <w:comment w:id="5" w:author="Lenovo" w:date="2025-11-03T10:15:14Z" w:initials="l">
+    <w:p w14:paraId="15323D1E">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>可简述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>项目需要采购的内容</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="7108B3F4">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>以便参与招标的供应商理解项目需求。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65710FB1">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>注：不要写成项目介绍。</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="6" w:author="Lenovo" w:date="2025-11-03T10:13:43Z" w:initials="l">
+    <w:p w14:paraId="0DF07BE8">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>表格行数不够的，可自行增加新行；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="669D19BF">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>也可在文件后面增加详细说明文字，或附加内容。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="217BF1CE">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>可简述必要的项目概况，以便参与招标的供应商理解项目需求。</w:t>
+        <w:t>纯服务项目可仅填服务需求。</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="5" w:author="Lenovo" w:date="2025-11-03T10:13:43Z" w:initials="l">
-    <w:p w14:paraId="0DF07BE8">
+  <w:comment w:id="7" w:author="Lenovo" w:date="2025-11-03T10:13:58Z" w:initials="l">
+    <w:p w14:paraId="354D5E94">
       <w:pPr>
         <w:pStyle w:val="2"/>
-      </w:pPr>
-[...23 lines deleted...]
-        <w:pStyle w:val="2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>纯服务项目可仅填服务需求。</w:t>
-[...4 lines deleted...]
-    <w:p w14:paraId="354D5E94">
+        <w:t>纯服务项目必须填写服务需求；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B22A536">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>货物</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>采购项目，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>建议补充：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>培训、安装、维保</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>等必要的服务需求；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B688E83">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>纯服务项目必须填写服务需求。</w:t>
-[...10 lines deleted...]
-        <w:t>设备采购项目，对于培训、安装、维保之类相关服务有特别要求的，也可在这里进行补充。</w:t>
+        <w:t>项目可能涉及到知识产权的（如源码、产出成果等），请补充知识产权归属等相关要求。</w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w15:commentEx w15:paraId="5862D55C" w15:done="0"/>
   <w15:commentEx w15:paraId="7964D0B8" w15:done="0"/>
   <w15:commentEx w15:paraId="1F7EF3A1" w15:done="0"/>
+  <w15:commentEx w15:paraId="4076141A" w15:done="0"/>
   <w15:commentEx w15:paraId="46547B41" w15:done="0"/>
-  <w15:commentEx w15:paraId="7108B3F4" w15:done="0"/>
+  <w15:commentEx w15:paraId="65710FB1" w15:done="0"/>
   <w15:commentEx w15:paraId="217BF1CE" w15:done="0"/>
-  <w15:commentEx w15:paraId="3B22A536" w15:done="0"/>
+  <w15:commentEx w15:paraId="6B688E83" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20007A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
@@ -2493,60 +2680,75 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="7BF7692C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7BF7692C"/>
+    <w:lvl w:ilvl="0" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w15:person w15:author="Lenovo">
-    <w15:presenceInfo w15:providerId="None" w15:userId="lenovo"/>
+    <w15:presenceInfo w15:providerId="None" w15:userId="Lenovo"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader w:val="1"/>
   <w:bordersDoNotSurroundFooter w:val="1"/>
   <w:documentProtection w:enforcement="0"/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
@@ -2605,50 +2807,51 @@
     <w:rsid w:val="00B41B4F"/>
     <w:rsid w:val="00B4726B"/>
     <w:rsid w:val="00C328A5"/>
     <w:rsid w:val="00C33BFE"/>
     <w:rsid w:val="00C7738A"/>
     <w:rsid w:val="00CB18FE"/>
     <w:rsid w:val="00CC68D9"/>
     <w:rsid w:val="00CF2945"/>
     <w:rsid w:val="00CF34CD"/>
     <w:rsid w:val="00D61E79"/>
     <w:rsid w:val="00D83A69"/>
     <w:rsid w:val="00DD7888"/>
     <w:rsid w:val="00DE456D"/>
     <w:rsid w:val="00DF522F"/>
     <w:rsid w:val="00E172AA"/>
     <w:rsid w:val="00E25FDD"/>
     <w:rsid w:val="00E451D7"/>
     <w:rsid w:val="00EC64A8"/>
     <w:rsid w:val="00F21359"/>
     <w:rsid w:val="00F50B62"/>
     <w:rsid w:val="00F5492D"/>
     <w:rsid w:val="00F63779"/>
     <w:rsid w:val="00F76499"/>
     <w:rsid w:val="00FC5F1D"/>
     <w:rsid w:val="00FE0BA4"/>
+    <w:rsid w:val="32DF85CE"/>
     <w:rsid w:val="5BFEEFAC"/>
     <w:rsid w:val="732D0624"/>
     <w:rsid w:val="F2BE18CF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="1"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">